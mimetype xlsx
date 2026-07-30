--- v0 (2026-07-30)
+++ v1 (2026-07-30)
@@ -1,130 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://enw365-my.sharepoint.com/personal/rosemary_roberts_enwl_co_uk/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="723" documentId="8_{4036B485-0EEC-47AF-BF87-7F7A98DE6CF5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F3A97D04-7B0B-4BCD-B466-BA420D3C193A}"/>
+  <xr:revisionPtr revIDLastSave="614" documentId="8_{F48ABA5D-2A25-4074-A76F-3E11E4F919EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0CDE7379-66B1-47D7-BFA4-03AB1C695EF1}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{85A59C7D-603E-460E-8A1B-BCF2A21249FD}"/>
+    <workbookView xWindow="380" yWindow="380" windowWidth="17920" windowHeight="10200" xr2:uid="{85A59C7D-603E-460E-8A1B-BCF2A21249FD}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="193">
-[...28 lines deleted...]
-    <t>1  Administration</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="172">
+  <si>
+    <t>ES392 - Actuator Requirements for Air Break Switch Disconnector Automation</t>
+  </si>
+  <si>
+    <t>CP625 - Network Diagrams</t>
+  </si>
+  <si>
+    <t>EPD618 - Working Safely near Metrolink</t>
+  </si>
+  <si>
+    <t>CP608 - System Control Manual (Section 9 Paralleling Matrices)</t>
+  </si>
+  <si>
+    <t>ES400 A1 - Abrasive Papers and Cloths</t>
+  </si>
+  <si>
+    <t>ES502 - Multi-way Service Distribution Boards</t>
+  </si>
+  <si>
+    <t>ES501 - Metering Current and Voltage Transformers</t>
+  </si>
+  <si>
+    <t>CP306 - Fitting Manual</t>
   </si>
   <si>
     <t>CP012 - Electricity Geographical Information System (GIS)</t>
-  </si>
-[...4 lines deleted...]
-    <t>CP306 - Fitting Manual</t>
   </si>
   <si>
     <t xml:space="preserve">ES302 - Packaged Housings for 6.6kV, 11kV and 33kV Switchgear  </t>
   </si>
   <si>
     <t>ES308 - 36kV Open Terminal Disconnectors and Earthing Switches</t>
   </si>
   <si>
     <t>ES310 - Gas Insulated 132kV Switchgear</t>
   </si>
   <si>
     <t>ES311 - Overhead Line Air Break Switch Disconnectors</t>
   </si>
   <si>
     <t>ES313 - 6.6kV and 11kV Single Busbar Indoor Switchgear (Cable Connected)</t>
   </si>
   <si>
     <t>ES314 - 12kV and 7.2kV 21.9kA Switchgear for Distribution Substations</t>
   </si>
   <si>
     <t>ES315 - Pole Mounted Auto Reclosers and Auto Sectionalisers</t>
   </si>
   <si>
     <t>ES316 - Shunt Capacitor Banks for use on the 6.6/11kV System</t>
   </si>
@@ -189,240 +174,204 @@
     <t>ES347 - 33kV Connectors, Insulators and Conductors for Open Terminal Substations</t>
   </si>
   <si>
     <t>ES348 - Surge Arresters</t>
   </si>
   <si>
     <t>ES350 - Neutral Earthing Resistors for BSP and Primary Substations</t>
   </si>
   <si>
     <t>ES352 - Design of Distribution Substations and Transforming Points</t>
   </si>
   <si>
     <t>ES356 - Notices and Nameplates</t>
   </si>
   <si>
     <t>ES359 - 6.6kV and 11kV Retrofit Circuit Breakers and Associated Housings
 and Associated Housings</t>
   </si>
   <si>
     <t>ES366 - Heating, Lighting  and Small Power Installations at Grid and Primary Substations</t>
   </si>
   <si>
     <t>ES391 - Actuator Requirements for Distribution Switchgear Automation</t>
   </si>
   <si>
-    <t>ES392 - Actuator Requirements for Air Break Switch Disconnector Automation</t>
-[...1 lines deleted...]
-  <si>
     <t>ES397 - Electrical Installations within Distribution Substations</t>
   </si>
   <si>
-    <t>ES400 A1 - Abrasive Papers and Cloths</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ES400 A2 - Anti-Climbing Devices </t>
   </si>
   <si>
     <t>ES400 C5 - Heavy Duty Cut-outs</t>
   </si>
   <si>
     <t>ES400 C6 - Street Lighting Cut-outs</t>
-  </si>
-[...10 lines deleted...]
-    <t>3   Planning and Design</t>
   </si>
   <si>
     <t xml:space="preserve">ES216 - 6.6kV to 132kV Connection Requirements 
 for Capacity Loads of 9MVA to 240MVA </t>
   </si>
   <si>
     <t>ES220 - Pre-Comissioning Requirements for Independent Connection Providers Requiring New Assets to be Connected to the 11/6.6kV Network</t>
   </si>
   <si>
     <t>ES225 - Connections for Embedded Distribution Networks</t>
   </si>
   <si>
     <t>ES230 - Connection of Low Carbon Technologies</t>
   </si>
   <si>
     <t>ES259 - Generation Connected to the ENW Distribution Network</t>
   </si>
   <si>
     <t>ES260 - Flexible Connections for Demand and Generation Connection</t>
   </si>
   <si>
     <t>ES281 - Company-Specific Appendices to ENA 
 Engineering Recommendation G81</t>
   </si>
   <si>
     <t xml:space="preserve">ES287 - Connections to Multiple Occupancy Buildings </t>
   </si>
   <si>
     <t>EPD201 - Installation, Removal and Identification of Idle Assets</t>
   </si>
   <si>
     <t>EPD211 - Quality Assurance of New Connection Assets</t>
   </si>
   <si>
-    <t>EPD215 - Asset Management Policy</t>
-[...1 lines deleted...]
-  <si>
     <t>EPD282 - Distribution System Design - HV Network</t>
   </si>
   <si>
     <t>EPD307 - Equipment Approved for use on the ENW Network</t>
+  </si>
+  <si>
+    <t>EPD332 - Customer Installation Earthing</t>
+  </si>
+  <si>
+    <t>EPD333 - Supply System Earthing</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EPD350 - Protection for 132kV, 33kV and 11/6.6kV 
+Systems </t>
+  </si>
+  <si>
+    <t>EPD483 - Policy for Overhead Line Standards - Design, Construction Refurbishment, Selection and Classification</t>
   </si>
   <si>
     <t xml:space="preserve">EPD321 - Policy for Automatic Reclosing of 
 33/11/6.6kV Overhead Lines </t>
   </si>
   <si>
-    <t>EPD332 - Customer Installation Earthing</t>
-[...9 lines deleted...]
-    <t>EPD483 - Policy for Overhead Line Standards - Design, Construction Refurbishment, Selection and Classification</t>
+    <t>EPD215 - Asset Management Policy</t>
   </si>
   <si>
     <t>CP615 - Substation, Circuit and Plant Identification</t>
-  </si>
-[...1 lines deleted...]
-    <t>CP625 - Network Diagrams</t>
   </si>
   <si>
     <t>CP333 - Earthing Design for 11/6.6kV Distribution 
 Substations and Equipment</t>
   </si>
   <si>
     <t>CP335  - Earthing Design for 132kV, 33kV &amp; 
 33/11/6.6kV Primary Substations and 
 Equipment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ES400 RL1 - Installation of Low Voltage Internal 
+Rising and Lateral Mains and Services </t>
   </si>
   <si>
     <t>ES333 - Earthing Design for 11/6.6kV 
 Distribution Substations and 
 Equipment - Guidance for ICPs 
 and IDNOs Transformers</t>
   </si>
   <si>
-    <t xml:space="preserve">ES400 RL1 - Installation of Low Voltage Internal 
-[...5 lines deleted...]
-  <si>
     <t>EPD425 - Policy for the Decommissioning of Fluid 
 Filled Cables</t>
   </si>
   <si>
-    <t>EPD618 - Working Safely near Metrolink</t>
+    <t xml:space="preserve">CP606 - Operations Manual </t>
   </si>
   <si>
     <t>CP605 - System Operations</t>
   </si>
   <si>
-    <t xml:space="preserve">CP606 - Operations Manual </t>
-[...2 lines deleted...]
-    <t>CP608 - System Control Manual (Section 9 Paralleling Matrices)</t>
+    <t>CP614 - Authorisation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CP635 - Accreditation and Authorisations of 
+Independent Connection Providers (ICPs) </t>
   </si>
   <si>
     <t>CP613 - Connection and Operation of Mobile 
 Generators at Low Voltage</t>
   </si>
   <si>
-    <t>CP614 - Authorisation</t>
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">CP640 - Reducing the Impact of Supply Interruptions due to Planned Work </t>
+  </si>
+  <si>
+    <t>ES601 - Insulating Gloves</t>
   </si>
   <si>
     <t>CP492 - The Making Safe and Removal of Idle 
 Services</t>
   </si>
   <si>
-    <t>ES601 - Insulating Gloves</t>
-[...1 lines deleted...]
-  <si>
     <t>ES602 - Electrical Insulating Rubber Matting</t>
   </si>
   <si>
     <t xml:space="preserve">E S603 - Dielectric Waterproof Boots </t>
   </si>
   <si>
     <t>E S604 - Insulated and Insulating Hand Tools</t>
-  </si>
-[...1 lines deleted...]
-    <t>5   Commissioning</t>
   </si>
   <si>
     <t xml:space="preserve">CP510 - Commissioning of Measurement 
 Transformers Connected to Settlement 
 Metering Equipment </t>
   </si>
   <si>
     <t>CP319 - Applied High Voltage Test Requirements</t>
   </si>
   <si>
     <t xml:space="preserve">CP341 - Commissioning and Maintenance of 
 Electrical Protection Systems </t>
   </si>
   <si>
     <t>CP342 - Commissioning of Electrical Equipment to 
 be Connected to the 132kV, 33kV and 
 11/6.6kV Primary Networks Networks</t>
   </si>
   <si>
     <t>ES510 - Procedure for Commissioning 
 Measurement Transformers Connected to 
 Settlement Metering Equipment settlement metering equipment</t>
   </si>
   <si>
-    <t>5   Cables</t>
-[...1 lines deleted...]
-  <si>
     <t>CP401 - Safety in the Storage, Handling and use of 
 Propane Gas in Small Portable Appliances</t>
   </si>
   <si>
     <t>CP410 - Mains Practice up to and including 132kV 
 Underground Cable Systems</t>
   </si>
   <si>
     <t xml:space="preserve">CP411 Part 1 - LV Cable Jointing Manual </t>
   </si>
   <si>
     <t>CP411 Part 2 - HV Jointing Manual</t>
   </si>
   <si>
     <t>CP412 - 33kV Solid Insulation Cable Jointing Manual</t>
   </si>
   <si>
     <t>CP414 - 33kV Gas Insulated Cable Jointing Manual</t>
   </si>
   <si>
     <t>ES400 C8 - LV Service Cables</t>
   </si>
   <si>
     <t>ES400 C9 - 11k V Distribution Cables</t>
   </si>
@@ -481,712 +430,514 @@
   </si>
   <si>
     <t>ES400 L6 - Pole-Mounted Fuse Cut-Outs, Distribution 
 Boxes, Fuse Boxes and Connection Boxes 
 for LV Overhead Lines and Mural Wiring  Lines</t>
   </si>
   <si>
     <t>ES400 P1 - Insulating Patch Material</t>
   </si>
   <si>
     <t>ES400 R5 - Materials for Restoration of Highways</t>
   </si>
   <si>
     <t>ES400 R10 - Cold Pour Resin Compounds for 
 encapsulation of cable joints up to 33kV</t>
   </si>
   <si>
     <t xml:space="preserve">ES400 S14 - Shorting and Storage Caps for  
 de-energised cable ends </t>
   </si>
   <si>
     <t>E S400 W1 - Aluminium and Copper Binding 
 Wire, Plain and PVC Covered</t>
   </si>
   <si>
-    <t>7  Overhead Lines</t>
-[...1 lines deleted...]
-  <si>
     <t>CP420 Part 1 - Policy and Practice for Wood Pole 
 Overhead Lines</t>
   </si>
   <si>
     <t>CP420 Part 2 - Policy and Practice for Steel Tower 
 Overhead Lines</t>
   </si>
   <si>
     <t>CP421 - Maintenance and Refurbishment of Overhead Lines</t>
   </si>
   <si>
     <t>CP423 - Linesmen's Manual - Live Line Working</t>
   </si>
   <si>
     <t>CP430 Part 1  - Linesmen's Manual - Wood Pole and Mural Wiring</t>
   </si>
   <si>
     <t>CP430 Part 2 - Linesmen's Manual - Steel Tower Lines</t>
   </si>
   <si>
     <t>ES400 A3 - Mechanical Stay Anchors for Wood Pole 
 Overhead Lines</t>
   </si>
   <si>
-    <t>ES400 A4 - Auditing of HV Live Line Working</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ES400 C3 - Wood Pole Overhead Line Conductors (up 
 to and including 132kV) </t>
   </si>
   <si>
     <t xml:space="preserve">ES400 C4 - Steel Tower Overhead Line Conductors 
 (33kV and 132kV) </t>
   </si>
   <si>
-    <t>ES400 C30 - Overhead Line Copper-work</t>
-[...7 lines deleted...]
-System </t>
+    <t>ES400 F4 - Pole-Mounted Assemblies for Drop-Out 
+Expulsion Fuses and Links</t>
   </si>
   <si>
     <t>ES400 F3  - Installation of Fibre Optic Cable(s) on Steel 
 Tower 132kV Circuits (including Fibre Wrap 
 Method)</t>
   </si>
   <si>
-    <t>ES400 F4 - Pole-Mounted Assemblies for Drop-Out 
-Expulsion Fuses and Links</t>
+    <t xml:space="preserve">ES400 F2 - Specification for Steel Tower Fall-Arrest 
+System </t>
+  </si>
+  <si>
+    <t>ES400 C25 - Overhead Line Conductors Carrying Optical 
+Fibres</t>
+  </si>
+  <si>
+    <t>ES400 C30 - Overhead Line Copper-work</t>
   </si>
   <si>
     <t xml:space="preserve">ES400 G1 - Cable Guards for Wood Pole Overhead 
 Lines </t>
   </si>
   <si>
     <t xml:space="preserve">ES400 H2 - Helical Fittings and Stay Markers for 
 Overhead Lines </t>
   </si>
   <si>
     <t>ES400 I4 - Overhead Line Insulators</t>
-  </si>
-[...2 lines deleted...]
-Fixings and Marker Posts – Overhead Lines</t>
   </si>
   <si>
     <t>ES400 N5 - Specification for Standard Naming 
 of Components used in Overhead 
 and Underground Power 
 Distribution Circuits</t>
   </si>
   <si>
-    <t>ES400 O2 - Overhead-Lines of Compact-Covered 
-[...2 lines deleted...]
-  <si>
     <t>ES400 O3 - Bare- Wire Overhead Lines on Wood Poles</t>
   </si>
   <si>
     <t>E S400 O4 - LV ABC Overhead Lines and Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ES400 R1 - Working at Height Safety Equipment 
+Safety Harnesses and Rescue kits </t>
   </si>
   <si>
     <t>ES400 O5 - Incorporation of Optical Attached Cable 
 and Conductors Carrying Optical Fibres into 
 the Existing Overhead Line Network: 
 Design and Construction</t>
   </si>
   <si>
-    <t xml:space="preserve">ES400 R1 - Working at Height Safety Equipment 
-Safety Harnesses and Rescue kits </t>
+    <t>ES400 A4 - Auditing of HV Live Line Working</t>
+  </si>
+  <si>
+    <t>ES400 N1 - Notices and Nameplates, Associated 
+Fixings and Marker Posts – Overhead Lines</t>
   </si>
   <si>
     <t>ES400 S11 - Overhead Line Steelwork for Wood Pole 
 Lines and Ancillary Steelwork for Lattice 
 Steel Towers</t>
   </si>
   <si>
     <t>ES400 S12 - Permanent Shrouding for Overhead Line 
 Structures</t>
   </si>
   <si>
     <t>ES400 S15 - Temporary Shrouding for Low-Voltage 
 Overhead Line Structures</t>
   </si>
   <si>
     <t>ES400 W2 - Wood Poles and Miscellaneous Wooden 
 Items</t>
   </si>
   <si>
     <t>ES409 - Overhead Line Portable Earths (Including 
 Application Tools)</t>
   </si>
   <si>
+    <t>ES400 O2 - Overhead-Lines of Compact-Covered 
+Construction for 6.6, 11 &amp; 33kV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      CP351 - Civil Design Aspects.of Primary Substations</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ES353 - Integral Distribution Substations</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ES352 - Substation Design</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ES309 - Locks for Substations and Associated Plant</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ES301 - GRP Distribution Substation Housing </t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ES355 - Substation Flood Protection </t>
+  </si>
+  <si>
+    <t xml:space="preserve">      CP355 - Civil Design Aspects of 132kV Substations</t>
+  </si>
+  <si>
+    <t>1. Administration</t>
+  </si>
+  <si>
+    <t>2. Plant and equipment</t>
+  </si>
+  <si>
+    <t>3. Planning and design</t>
+  </si>
+  <si>
+    <t>4. Operations</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5. Commissioning </t>
+  </si>
+  <si>
+    <t>6. Cables</t>
+  </si>
+  <si>
+    <t>7. Overhead lines</t>
+  </si>
+  <si>
+    <t>8. Substations</t>
+  </si>
+  <si>
+    <t>Library Index</t>
+  </si>
+  <si>
+    <t>1  Administration</t>
+  </si>
+  <si>
+    <t>2  Plant and Equipment</t>
+  </si>
+  <si>
+    <t>3   Planning and Design</t>
+  </si>
+  <si>
+    <t>7  Overhead Lines</t>
+  </si>
+  <si>
+    <t>5   Cables</t>
+  </si>
+  <si>
+    <t>5   Commissioning</t>
+  </si>
+  <si>
+    <t>4   Operations</t>
+  </si>
+  <si>
+    <t>ES503 - Specification for Metered Service Units</t>
+  </si>
+  <si>
     <t>8   Substations</t>
-  </si>
-[...82 lines deleted...]
-    <t>Sign up to our secure area to access our operational documents and craft manuals:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="14"/>
+      <color theme="1"/>
+      <name val="IberPangea"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="IberPangea"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="0"/>
       <name val="IberPangea"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="IberPangea"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color theme="0"/>
       <name val="IberPangea"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="IberPangea"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="18"/>
+      <sz val="16"/>
       <color theme="0"/>
       <name val="IberPangea"/>
       <family val="2"/>
     </font>
-    <font>
-[...23 lines deleted...]
-    </font>
   </fonts>
-  <fills count="10">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0792E5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFE3850D"/>
-[...28 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF2F2F2"/>
+        <fgColor rgb="FFECECED"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...43 lines deleted...]
-      <alignment horizontal="left" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Title" xfId="1" builtinId="15"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="FFF2F2F2"/>
-      <color rgb="FFFAEDE7"/>
       <color rgb="FFE3850D"/>
-      <color rgb="FFFFFFFF"/>
+      <color rgb="FFECECED"/>
+      <color rgb="FF0792E5"/>
       <color rgb="FFE7EEFA"/>
-      <color rgb="FFCCDCF5"/>
-[...3 lines deleted...]
-      <color rgb="FF00A343"/>
+      <color rgb="FF008C38"/>
+      <color rgb="FFE7EEE8"/>
+      <color rgb="FFCBDBCE"/>
+      <color rgb="FFCAEAFD"/>
+      <color rgb="FF95D5FC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-</file>
-[...107 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -1445,2436 +1196,1029 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enwl.co.uk/get-connected/competition-in-connections/g81-policy/substation/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enwl.co.uk/get-connected/competition-in-connections/g81-policy/planning-and-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enwl.co.uk/get-connected/competition-in-connections/g81-policy/overhead-lines/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enwl.co.uk/get-connected/competition-in-connections/g81-policy/plant-and-equipment/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enwl.co.uk/get-connected/competition-in-connections/g81-policy/administration/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enwl.co.uk/get-connected/competition-in-connections/g81-policy/cables/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enwl.co.uk/get-connected/competition-in-connections/g81-policy/commissioning2/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enwl.co.uk/get-connected/competition-in-connections/g81-policy/operations/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enwl.co.uk/get-connected/competition-in-connections/g81-policy/substation/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enwl.co.uk/get-connected/competition-in-connections/g81-policy/planning-and-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enwl.co.uk/get-connected/competition-in-connections/g81-policy/overhead-lines/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enwl.co.uk/get-connected/competition-in-connections/g81-policy/plant-and-equipment/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enwl.co.uk/get-connected/competition-in-connections/g81-policy/administration/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enwl.co.uk/get-connected/competition-in-connections/g81-policy/cables/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enwl.co.uk/get-connected/competition-in-connections/g81-policy/commissioning2/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enwl.co.uk/get-connected/competition-in-connections/g81-policy/operations/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9AE5174F-49AF-4FB2-8AC3-9323FAC5FE89}">
-  <dimension ref="A1:H200"/>
+  <dimension ref="A2:H199"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="24" workbookViewId="0">
-      <selection activeCell="C15" sqref="C15"/>
+    <sheetView tabSelected="1" zoomScale="34" workbookViewId="0">
+      <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="255.7265625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="188.81640625" customWidth="1"/>
+    <col min="1" max="1" width="212.81640625" customWidth="1"/>
+    <col min="2" max="2" width="43.54296875" customWidth="1"/>
+    <col min="3" max="3" width="53.453125" customWidth="1"/>
     <col min="4" max="4" width="32.453125" customWidth="1"/>
-    <col min="6" max="6" width="106.1796875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="91.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-      <c r="A2" s="30" t="s">
+    <row r="2" spans="1:8" ht="29" x14ac:dyDescent="0.65">
+      <c r="A2" s="17" t="s">
+        <v>162</v>
+      </c>
+      <c r="D2" s="24"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+    </row>
+    <row r="3" spans="1:8" ht="24" x14ac:dyDescent="0.35">
+      <c r="A3" s="14" t="s">
+        <v>154</v>
+      </c>
+      <c r="B3" s="12"/>
+    </row>
+    <row r="4" spans="1:8" ht="24" x14ac:dyDescent="0.35">
+      <c r="A4" s="16" t="s">
+        <v>155</v>
+      </c>
+      <c r="B4" s="12"/>
+    </row>
+    <row r="5" spans="1:8" ht="24" x14ac:dyDescent="0.35">
+      <c r="A5" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="B5" s="12"/>
+    </row>
+    <row r="6" spans="1:8" ht="24" x14ac:dyDescent="0.35">
+      <c r="A6" s="16" t="s">
+        <v>157</v>
+      </c>
+      <c r="B6" s="12"/>
+    </row>
+    <row r="7" spans="1:8" ht="24" x14ac:dyDescent="0.35">
+      <c r="A7" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="B7" s="12"/>
+    </row>
+    <row r="8" spans="1:8" ht="24" x14ac:dyDescent="0.35">
+      <c r="A8" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="B8" s="12"/>
+    </row>
+    <row r="9" spans="1:8" ht="24" x14ac:dyDescent="0.35">
+      <c r="A9" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="B9" s="12"/>
+    </row>
+    <row r="10" spans="1:8" ht="24" x14ac:dyDescent="0.35">
+      <c r="A10" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="B10" s="12"/>
+    </row>
+    <row r="11" spans="1:8" ht="17" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="13"/>
+      <c r="B11" s="12"/>
+    </row>
+    <row r="13" spans="1:8" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A13" s="18" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A14" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="19" x14ac:dyDescent="0.45">
+      <c r="A15" s="4"/>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A16" s="5"/>
+    </row>
+    <row r="17" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A17" s="18" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A18" s="20" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A19" s="19" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A20" s="20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A21" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A22" s="20" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A23" s="19" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A24" s="20" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A25" s="19" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A26" s="20" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A27" s="19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A28" s="20" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A29" s="19" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A30" s="21" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A31" s="19" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A32" s="20" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A33" s="19" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A34" s="20" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A35" s="19" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A36" s="20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A37" s="19" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A38" s="20" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A39" s="19" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A40" s="20" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A41" s="19" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A42" s="20" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A43" s="19" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A44" s="20" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A45" s="19" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A46" s="20" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A47" s="19" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A48" s="20" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A49" s="19" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A50" s="20" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A51" s="19" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A52" s="20" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A53" s="19" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A54" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="5"/>
-[...10 lines deleted...]
-      <c r="A3" s="25" t="s">
+    </row>
+    <row r="55" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A55" s="19" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A56" s="20" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A57" s="19" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A58" s="20" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A59" s="19" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A60" s="20" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A61" s="19" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A62" s="20" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="63" spans="1:1" ht="19" x14ac:dyDescent="0.45">
+      <c r="A63" s="6"/>
+    </row>
+    <row r="64" spans="1:1" ht="19" x14ac:dyDescent="0.45">
+      <c r="A64" s="7"/>
+    </row>
+    <row r="65" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A65" s="18" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A66" s="20" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A67" s="19" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A68" s="20" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A69" s="19" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A70" s="20" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A71" s="19" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A72" s="20" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A73" s="19" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A74" s="20" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A75" s="19" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A76" s="20" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A77" s="19" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="78" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A78" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="79" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A79" s="19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="80" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A80" s="20" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A81" s="19" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="82" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A82" s="20" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A83" s="19" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A84" s="20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="85" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A85" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="5"/>
-[...10 lines deleted...]
-      <c r="A4" s="26" t="s">
+    </row>
+    <row r="86" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A86" s="20" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="87" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A87" s="19" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="88" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A88" s="20" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="89" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A89" s="19" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="90" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A90" s="8"/>
+    </row>
+    <row r="91" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A91" s="8"/>
+    </row>
+    <row r="92" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A92" s="18" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="93" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A93" s="20" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="94" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A94" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5"/>
-[...10 lines deleted...]
-      <c r="A5" s="27" t="s">
+    </row>
+    <row r="95" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A95" s="20" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="96" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A96" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="97" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A97" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="5"/>
-[...82 lines deleted...]
-      <c r="C11" s="33" t="s">
+    </row>
+    <row r="98" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A98" s="19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="99" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A99" s="20" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="100" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A100" s="19" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="101" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A101" s="20" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="102" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A102" s="19" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="103" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A103" s="20" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="104" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A104" s="19" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="105" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A105" s="20" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="106" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A106" s="19" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="107" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A107" s="8"/>
+    </row>
+    <row r="108" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A108" s="8"/>
+    </row>
+    <row r="109" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A109" s="18" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="110" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A110" s="20" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="111" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A111" s="19" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="112" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A112" s="20" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="113" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A113" s="19" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="114" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A114" s="20" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="115" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A115" s="8"/>
+    </row>
+    <row r="116" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A116" s="8"/>
+    </row>
+    <row r="117" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A117" s="18" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="118" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A118" s="20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="119" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A119" s="19" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="120" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A120" s="20" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="121" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A121" s="19" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="122" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A122" s="20" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="123" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A123" s="19" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="124" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A124" s="20" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="125" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A125" s="19" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="126" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A126" s="20" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="127" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A127" s="19" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="128" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A128" s="20" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="129" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A129" s="19" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="130" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A130" s="20" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="131" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A131" s="19" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="132" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A132" s="20" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="133" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A133" s="19" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="134" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A134" s="20" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="135" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A135" s="19" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="136" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A136" s="20" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="137" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A137" s="19" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="138" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A138" s="20" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="139" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A139" s="19" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="140" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A140" s="20" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="141" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A141" s="19" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="142" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A142" s="20" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="143" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A143" s="19" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="144" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A144" s="20" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="145" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A145" s="19" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="146" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A146" s="20" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="147" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A147" s="8"/>
+    </row>
+    <row r="148" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A148" s="9"/>
+    </row>
+    <row r="149" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A149" s="18" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="150" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A150" s="20" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="151" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A151" s="19" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="152" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A152" s="20" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="153" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A153" s="19" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="154" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A154" s="20" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="155" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A155" s="19" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="156" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A156" s="20" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="157" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A157" s="19" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="158" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A158" s="20" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="159" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A159" s="19" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="160" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A160" s="20" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="161" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A161" s="19" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="162" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A162" s="20" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="163" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A163" s="19" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="164" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A164" s="20" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="165" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A165" s="19" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="166" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A166" s="20" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="167" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A167" s="19" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="168" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A168" s="20" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="169" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A169" s="19" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="170" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A170" s="20" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="171" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A171" s="19" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="172" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A172" s="20" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="173" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A173" s="19" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="174" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A174" s="20" t="s">
         <v>137</v>
       </c>
-      <c r="D11" s="5"/>
-[...1754 lines deleted...]
-      <c r="A158" s="21" t="s">
+    </row>
+    <row r="175" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A175" s="19" t="s">
         <v>141</v>
       </c>
-      <c r="B158" s="5"/>
-[...8 lines deleted...]
-      <c r="A159" s="20" t="s">
+    </row>
+    <row r="176" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A176" s="20" t="s">
         <v>142</v>
       </c>
-      <c r="B159" s="5"/>
-[...8 lines deleted...]
-      <c r="A160" s="21" t="s">
+    </row>
+    <row r="177" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A177" s="19" t="s">
         <v>143</v>
       </c>
-      <c r="B160" s="5"/>
-[...8 lines deleted...]
-      <c r="A161" s="20" t="s">
+    </row>
+    <row r="178" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A178" s="20" t="s">
         <v>144</v>
       </c>
-      <c r="B161" s="5"/>
-[...8 lines deleted...]
-      <c r="A162" s="21" t="s">
+    </row>
+    <row r="179" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A179" s="19" t="s">
         <v>145</v>
       </c>
-      <c r="B162" s="5"/>
-[...20 lines deleted...]
-      <c r="A164" s="21" t="s">
+    </row>
+    <row r="180" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A180" s="8"/>
+    </row>
+    <row r="181" spans="1:1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A181" s="8"/>
+    </row>
+    <row r="182" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A182" s="18" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="183" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A183" s="22" t="s">
         <v>147</v>
       </c>
-      <c r="B164" s="5"/>
-[...8 lines deleted...]
-      <c r="A165" s="20" t="s">
+    </row>
+    <row r="184" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A184" s="23" t="s">
         <v>148</v>
       </c>
-      <c r="B165" s="5"/>
-[...8 lines deleted...]
-      <c r="A166" s="21" t="s">
+    </row>
+    <row r="185" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A185" s="22" t="s">
         <v>149</v>
       </c>
-      <c r="B166" s="5"/>
-[...8 lines deleted...]
-      <c r="A167" s="20" t="s">
+    </row>
+    <row r="186" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A186" s="23" t="s">
         <v>150</v>
       </c>
-      <c r="B167" s="5"/>
-[...8 lines deleted...]
-      <c r="A168" s="21" t="s">
+    </row>
+    <row r="187" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A187" s="22" t="s">
         <v>151</v>
       </c>
-      <c r="B168" s="5"/>
-[...8 lines deleted...]
-      <c r="A169" s="20" t="s">
+    </row>
+    <row r="188" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A188" s="23" t="s">
         <v>152</v>
       </c>
-      <c r="B169" s="5"/>
-[...8 lines deleted...]
-      <c r="A170" s="21" t="s">
+    </row>
+    <row r="189" spans="1:1" ht="21.5" x14ac:dyDescent="0.5">
+      <c r="A189" s="22" t="s">
         <v>153</v>
       </c>
-      <c r="B170" s="5"/>
-[...283 lines deleted...]
-    <row r="198" spans="1:8" x14ac:dyDescent="0.35">
+    </row>
+    <row r="190" spans="1:1" ht="19" x14ac:dyDescent="0.45">
+      <c r="A190" s="10"/>
+    </row>
+    <row r="191" spans="1:1" ht="19" x14ac:dyDescent="0.45">
+      <c r="A191" s="11"/>
+    </row>
+    <row r="197" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B197" s="1"/>
+      <c r="C197" s="3"/>
+    </row>
+    <row r="198" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B198" s="1"/>
-      <c r="C198" s="3"/>
-[...2 lines deleted...]
-      <c r="B199" s="1"/>
+      <c r="C198" s="2"/>
+    </row>
+    <row r="199" spans="2:3" x14ac:dyDescent="0.35">
       <c r="C199" s="2"/>
-    </row>
-[...1 lines deleted...]
-      <c r="C200" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:H2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" location="Sheet1!A14" display="1. ADMINISTRATION" xr:uid="{351C39DA-F548-4E80-B04B-153ABD318003}"/>
     <hyperlink ref="A4" location="Sheet1!A19" display="2. PLANT AND EQUIPMENT" xr:uid="{27C6C89F-0863-4D15-8A0C-CF7BB3C86046}"/>
     <hyperlink ref="A5" location="Sheet1!A72" display="3. PLANNING AND DESIGN" xr:uid="{7083C378-1165-4DB0-BEBE-5FB52CE90C2A}"/>
     <hyperlink ref="A6" location="Sheet1!A112" display="4. OPERATIONS" xr:uid="{4D23AE13-FC48-4956-84B3-091D9F2B812E}"/>
     <hyperlink ref="A7" location="Sheet1!A132" display="5. COMMISSIONING" xr:uid="{76A1BAE3-D615-44C9-AE7C-67368FD55D4E}"/>
     <hyperlink ref="A8" location="Sheet1!A140" display="6. CABLES" xr:uid="{375C6B26-B164-46CE-9EED-918ECDABD554}"/>
     <hyperlink ref="A9" location="Sheet1!A179" display="7. OVERHEAD LINES" xr:uid="{0606AD2D-36C2-4C9A-B9C9-E11043C67D56}"/>
     <hyperlink ref="A10" location="Sheet1!A218" display="8. SUBSTATIONS" xr:uid="{A69DAF77-59E0-437C-8F89-FD28465FE9D8}"/>
     <hyperlink ref="A13" r:id="rId1" display="1  ADMINISTRATION" xr:uid="{CC10EB53-75ED-42C0-B042-13AAE687AF7E}"/>
     <hyperlink ref="A17" r:id="rId2" xr:uid="{8800670E-E8DC-4EC1-A94D-5AEE7EC73683}"/>
     <hyperlink ref="A65" r:id="rId3" xr:uid="{50C2C80A-C04E-4FF8-B14A-6AE0684162E5}"/>
-    <hyperlink ref="A93" r:id="rId4" xr:uid="{74260D25-B775-4212-A347-CC8F33373636}"/>
-[...3 lines deleted...]
-    <hyperlink ref="A183" r:id="rId8" xr:uid="{6C9AE4F2-6DD6-4DAB-B48A-09513C95A47D}"/>
+    <hyperlink ref="A92" r:id="rId4" xr:uid="{74260D25-B775-4212-A347-CC8F33373636}"/>
+    <hyperlink ref="A109" r:id="rId5" xr:uid="{C5276274-AB5A-4030-9039-011A981993B4}"/>
+    <hyperlink ref="A117" r:id="rId6" xr:uid="{6CD7B8C8-F537-4CF4-901C-C20426318080}"/>
+    <hyperlink ref="A149" r:id="rId7" xr:uid="{7941633A-D351-4089-A2F8-C4EF35ADF94C}"/>
+    <hyperlink ref="A182" r:id="rId8" xr:uid="{6C9AE4F2-6DD6-4DAB-B48A-09513C95A47D}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId9"/>
-  <drawing r:id="rId10"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005A86F8F8950BDB4F867D2A4EF86A69A6" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2fcd83e01b48623c5e4f91b65b13253e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="8015c716-7638-4fbc-b740-dc4a67044737" xmlns:ns4="8ee83236-fdac-4f9a-9e29-1b313e18c3d5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="50d21bd715cbf972f3ff41f99c536476" ns3:_="" ns4:_="">
     <xsd:import namespace="8015c716-7638-4fbc-b740-dc4a67044737"/>
     <xsd:import namespace="8ee83236-fdac-4f9a-9e29-1b313e18c3d5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
@@ -4070,96 +2414,96 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFB0898E-BE88-4B3B-B31A-5D4698D5441F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8015c716-7638-4fbc-b740-dc4a67044737"/>
     <ds:schemaRef ds:uri="8ee83236-fdac-4f9a-9e29-1b313e18c3d5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9F2E690-3CE1-4500-94A3-106658D6EDAD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E78594B-0DA6-401F-BA4D-4FDD2EFD0735}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E78594B-0DA6-401F-BA4D-4FDD2EFD0735}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9F2E690-3CE1-4500-94A3-106658D6EDAD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{d7a6e363-f46d-4bdb-b69e-4ac38526e6c1}" enabled="1" method="Standard" siteId="{38901ed9-ed9f-4b79-83a5-787e5ae6e876}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>